--- v0 (2026-05-13)
+++ v1 (2026-10-22)
@@ -18,61 +18,61 @@
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MHECK\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ucf-my.sharepoint.com/personal/ke712454_ucf_edu/Documents/Copy from H Drive 11.3.2022/AA Reference/Website/For Aug 2026 Upload/Forms_Pol and Proc Aug 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2DF8B543-6CEA-4CE7-ABC2-501ED6CBF285}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{AA8DCAA6-23FF-4787-A20B-3CFCBA37F527}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D6369BDB-CAFF-4672-B104-30ECA714F399}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="E5+4Y3rh9jXSufoZZHJJprXuka1hxSOR488fVrXgWyp7h8E6kHCYXW2yxBQmqa2konqXKwPBMht9h7Dx6cW/ng==" workbookSaltValue="JibK9tZGVY7lN9eF/+eViA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-1884" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cost Share Source Analysis Form" sheetId="1" r:id="rId1"/>
     <sheet name="Drop Down Data" sheetId="2" r:id="rId2"/>
     <sheet name="Formula" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -612,53 +612,50 @@
       <rPr>
         <b/>
         <i/>
         <sz val="18"/>
         <color rgb="FF3333FF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">(existing cost share Grant ID and worktag combination only) </t>
     </r>
   </si>
   <si>
     <t>UCF Cash</t>
   </si>
   <si>
     <t>Budget to be added ($)</t>
   </si>
   <si>
     <t>Total  Added for Adjustment</t>
   </si>
   <si>
     <t>Total Cost Share Adjustment between existing Grants</t>
   </si>
   <si>
-    <t>Form dated 12/12/22</t>
-[...1 lines deleted...]
-  <si>
     <t>E&amp;G - Payroll</t>
   </si>
   <si>
     <t xml:space="preserve">Post-doctoral Fellowship (P3) </t>
   </si>
   <si>
     <t>3rd Party In-Kind</t>
   </si>
   <si>
     <t>Foregone F&amp;A</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>FY22</t>
   </si>
   <si>
     <t>July 2021-June 2022</t>
   </si>
   <si>
     <t>Add</t>
   </si>
   <si>
     <t>E&amp;G - Non-payroll</t>
@@ -913,50 +910,53 @@
     <t>July 2058-June 2059</t>
   </si>
   <si>
     <t>FY60</t>
   </si>
   <si>
     <t>July 2059-June 2060</t>
   </si>
   <si>
     <t>Double check:</t>
   </si>
   <si>
     <t>Formulas for tab: Cost Share Source Analysis Form</t>
   </si>
   <si>
     <t>Total Cost Share Commitment (new) :</t>
   </si>
   <si>
     <t>Total Cost Share Commitment (adjustments) :</t>
   </si>
   <si>
     <t>The amounts in column C12 and C13 must equal total in column C11</t>
   </si>
   <si>
     <t>End of WorkSheet 04/2026</t>
+  </si>
+  <si>
+    <t>Form dated 12/12/22_ADA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="45" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -5769,2020 +5769,2020 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA114"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="B114" sqref="B114"/>
+    <sheetView tabSelected="1" topLeftCell="A86" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="J113" sqref="J113"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="30.54296875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="32.54296875" customWidth="1"/>
+    <col min="1" max="1" width="30.5546875" customWidth="1"/>
+    <col min="2" max="2" width="40.5546875" customWidth="1"/>
+    <col min="3" max="3" width="38.33203125" customWidth="1"/>
+    <col min="4" max="4" width="43.33203125" customWidth="1"/>
+    <col min="5" max="5" width="19.88671875" customWidth="1"/>
+    <col min="6" max="6" width="31.33203125" customWidth="1"/>
+    <col min="7" max="7" width="32.5546875" customWidth="1"/>
     <col min="8" max="8" width="50" customWidth="1"/>
-    <col min="9" max="9" width="32.6328125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="2.54296875" style="60" customWidth="1"/>
+    <col min="9" max="9" width="32.6640625" customWidth="1"/>
+    <col min="10" max="10" width="25.33203125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="2.5546875" style="60" customWidth="1"/>
     <col min="12" max="12" width="17" style="1" customWidth="1"/>
-    <col min="13" max="13" width="14.453125" style="1" customWidth="1"/>
-    <col min="14" max="14" width="20.6328125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="14.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="20.6640625" style="1" customWidth="1"/>
     <col min="15" max="15" width="19" style="1" customWidth="1"/>
-    <col min="16" max="16" width="17.54296875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="26" width="9.36328125" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="17.5546875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="15.6640625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="9.33203125" style="1" customWidth="1"/>
+    <col min="19" max="26" width="9.33203125" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="0" hidden="1" customWidth="1"/>
-    <col min="28" max="16384" width="8.6328125" hidden="1"/>
+    <col min="28" max="16384" width="8.6640625" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:27" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="138" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="138"/>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="J1" s="8"/>
       <c r="K1" s="59"/>
       <c r="L1" s="8"/>
     </row>
-    <row r="2" spans="1:27" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:27" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A2" s="82" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="80"/>
       <c r="E2" s="80"/>
       <c r="F2" s="80"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:27" ht="21" x14ac:dyDescent="0.5">
+    <row r="3" spans="1:27" ht="21" x14ac:dyDescent="0.4">
       <c r="G3" s="62"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:27" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:27" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="83"/>
       <c r="B4" s="83"/>
       <c r="C4" s="83"/>
       <c r="D4" s="83"/>
       <c r="E4" s="83"/>
       <c r="F4" s="83"/>
       <c r="G4" s="83"/>
       <c r="H4" s="83"/>
       <c r="I4" s="64" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:27" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="83"/>
       <c r="B5" s="83"/>
       <c r="C5" s="83"/>
       <c r="D5" s="83"/>
       <c r="E5" s="83"/>
       <c r="F5" s="83"/>
       <c r="G5" s="83"/>
       <c r="H5" s="83"/>
       <c r="I5" s="64" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:27" x14ac:dyDescent="0.3">
       <c r="A6" s="83"/>
       <c r="B6" s="83"/>
       <c r="C6" s="83"/>
       <c r="D6" s="83"/>
       <c r="E6" s="83"/>
       <c r="F6" s="83"/>
       <c r="G6" s="83"/>
       <c r="H6" s="83"/>
       <c r="I6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:27" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:27" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="83"/>
       <c r="B7" s="83"/>
       <c r="C7" s="83"/>
       <c r="D7" s="83"/>
       <c r="E7" s="83"/>
       <c r="F7" s="83"/>
       <c r="G7" s="83"/>
       <c r="H7" s="83"/>
     </row>
-    <row r="8" spans="1:27" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:27" ht="18" x14ac:dyDescent="0.35">
       <c r="A8" s="2"/>
       <c r="B8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="71"/>
       <c r="D8" s="7"/>
       <c r="G8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="140"/>
       <c r="I8" s="140"/>
       <c r="J8"/>
       <c r="K8" s="61"/>
       <c r="L8"/>
       <c r="AA8" s="1"/>
     </row>
-    <row r="9" spans="1:27" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:27" ht="18" x14ac:dyDescent="0.35">
       <c r="A9" s="2"/>
       <c r="B9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="3"/>
       <c r="G9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="141"/>
       <c r="I9" s="141"/>
       <c r="J9"/>
       <c r="K9" s="61"/>
       <c r="L9"/>
       <c r="AA9" s="1"/>
     </row>
-    <row r="10" spans="1:27" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:27" ht="18" x14ac:dyDescent="0.35">
       <c r="A10" s="2"/>
       <c r="B10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="3"/>
       <c r="G10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="141"/>
       <c r="I10" s="141"/>
       <c r="J10"/>
       <c r="K10" s="61"/>
       <c r="L10"/>
       <c r="AA10" s="1"/>
     </row>
-    <row r="11" spans="1:27" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:27" ht="18" x14ac:dyDescent="0.35">
       <c r="A11" s="2"/>
       <c r="B11" s="10"/>
       <c r="C11" s="26"/>
       <c r="D11" s="3"/>
       <c r="G11" s="11"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11"/>
       <c r="K11" s="61"/>
       <c r="L11"/>
       <c r="AA11" s="1"/>
     </row>
-    <row r="12" spans="1:27" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:27" ht="18" x14ac:dyDescent="0.35">
       <c r="A12" s="2"/>
       <c r="B12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="25">
         <v>0</v>
       </c>
       <c r="D12" s="26"/>
       <c r="G12" s="11"/>
       <c r="H12" s="26"/>
       <c r="J12"/>
       <c r="K12" s="61"/>
       <c r="L12"/>
       <c r="AA12" s="1"/>
     </row>
-    <row r="13" spans="1:27" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:27" ht="18" x14ac:dyDescent="0.35">
       <c r="A13" s="84"/>
       <c r="B13" s="84"/>
       <c r="C13" s="84"/>
       <c r="D13" s="84"/>
       <c r="E13" s="84"/>
       <c r="F13" s="84"/>
       <c r="G13" s="84"/>
       <c r="H13" s="84"/>
       <c r="I13" s="84"/>
       <c r="J13" s="84"/>
       <c r="K13" s="84"/>
       <c r="L13" s="84"/>
       <c r="M13" s="84"/>
       <c r="N13" s="84"/>
       <c r="O13" s="84"/>
       <c r="P13" s="84"/>
       <c r="Q13" s="84"/>
       <c r="R13" s="84"/>
     </row>
-    <row r="14" spans="1:27" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:27" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A14" s="79" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="45"/>
       <c r="C14" s="45"/>
       <c r="D14" s="45"/>
       <c r="E14" s="45"/>
       <c r="F14" s="45"/>
       <c r="G14" s="2"/>
       <c r="L14" s="120" t="s">
         <v>15</v>
       </c>
       <c r="M14" s="57"/>
     </row>
-    <row r="15" spans="1:27" s="119" customFormat="1" ht="96.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:27" s="119" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A15" s="112" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="113" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="113" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="113" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="113" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="113" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="113" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="113" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="113" t="s">
         <v>24</v>
       </c>
       <c r="J15" s="114" t="s">
         <v>25</v>
       </c>
       <c r="K15" s="115"/>
       <c r="L15" s="116" t="s">
         <v>26</v>
       </c>
       <c r="M15" s="117" t="s">
         <v>27</v>
       </c>
       <c r="N15" s="117" t="s">
         <v>28</v>
       </c>
       <c r="O15" s="117" t="s">
         <v>29</v>
       </c>
       <c r="P15" s="117" t="s">
         <v>30</v>
       </c>
       <c r="Q15" s="118" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="16" spans="1:27" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:27" ht="18" x14ac:dyDescent="0.35">
       <c r="A16" s="95"/>
       <c r="B16" s="96"/>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="97"/>
       <c r="H16" s="96"/>
       <c r="I16" s="98"/>
       <c r="J16" s="99"/>
       <c r="K16" s="61"/>
       <c r="L16" s="111"/>
       <c r="M16" s="58"/>
       <c r="N16" s="58"/>
       <c r="O16" s="58"/>
       <c r="P16" s="58"/>
       <c r="Q16" s="108"/>
     </row>
-    <row r="17" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A17" s="95"/>
       <c r="B17" s="96"/>
       <c r="C17" s="96"/>
       <c r="D17" s="96"/>
       <c r="E17" s="96"/>
       <c r="F17" s="96"/>
       <c r="G17" s="97"/>
       <c r="H17" s="96"/>
       <c r="I17" s="98"/>
       <c r="J17" s="99"/>
       <c r="K17" s="61"/>
       <c r="L17" s="111"/>
       <c r="M17" s="58"/>
       <c r="N17" s="58"/>
       <c r="O17" s="58"/>
       <c r="P17" s="58"/>
       <c r="Q17" s="108"/>
     </row>
-    <row r="18" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A18" s="95"/>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="97"/>
       <c r="H18" s="96"/>
       <c r="I18" s="98"/>
       <c r="J18" s="99"/>
       <c r="K18" s="61"/>
       <c r="L18" s="111"/>
       <c r="M18" s="58"/>
       <c r="N18" s="58"/>
       <c r="O18" s="58"/>
       <c r="P18" s="58"/>
       <c r="Q18" s="108"/>
     </row>
-    <row r="19" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A19" s="95"/>
       <c r="B19" s="96"/>
       <c r="C19" s="96"/>
       <c r="D19" s="96"/>
       <c r="E19" s="96"/>
       <c r="F19" s="96"/>
       <c r="G19" s="97"/>
       <c r="H19" s="96"/>
       <c r="I19" s="98"/>
       <c r="J19" s="99"/>
       <c r="K19" s="61"/>
       <c r="L19" s="111"/>
       <c r="M19" s="58"/>
       <c r="N19" s="58"/>
       <c r="O19" s="58"/>
       <c r="P19" s="58"/>
       <c r="Q19" s="108"/>
     </row>
-    <row r="20" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A20" s="95"/>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="97"/>
       <c r="H20" s="96"/>
       <c r="I20" s="98"/>
       <c r="J20" s="99"/>
       <c r="K20" s="61"/>
       <c r="L20" s="111"/>
       <c r="M20" s="58"/>
       <c r="N20" s="58"/>
       <c r="O20" s="58"/>
       <c r="P20" s="58"/>
       <c r="Q20" s="108"/>
     </row>
-    <row r="21" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A21" s="95"/>
       <c r="B21" s="96"/>
       <c r="C21" s="96"/>
       <c r="D21" s="96"/>
       <c r="E21" s="96"/>
       <c r="F21" s="96"/>
       <c r="G21" s="97"/>
       <c r="H21" s="96"/>
       <c r="I21" s="98"/>
       <c r="J21" s="99"/>
       <c r="K21" s="61"/>
       <c r="L21" s="111"/>
       <c r="M21" s="58"/>
       <c r="N21" s="58"/>
       <c r="O21" s="58"/>
       <c r="P21" s="58"/>
       <c r="Q21" s="108"/>
     </row>
-    <row r="22" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A22" s="95"/>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
       <c r="G22" s="97"/>
       <c r="H22" s="96"/>
       <c r="I22" s="98"/>
       <c r="J22" s="99"/>
       <c r="K22" s="61"/>
       <c r="L22" s="111"/>
       <c r="M22" s="58"/>
       <c r="N22" s="58"/>
       <c r="O22" s="58"/>
       <c r="P22" s="58"/>
       <c r="Q22" s="108"/>
     </row>
-    <row r="23" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A23" s="95"/>
       <c r="B23" s="96"/>
       <c r="C23" s="96"/>
       <c r="D23" s="96"/>
       <c r="E23" s="96"/>
       <c r="F23" s="96"/>
       <c r="G23" s="97"/>
       <c r="H23" s="96"/>
       <c r="I23" s="98"/>
       <c r="J23" s="99"/>
       <c r="K23" s="61"/>
       <c r="L23" s="111"/>
       <c r="M23" s="58"/>
       <c r="N23" s="58"/>
       <c r="O23" s="58"/>
       <c r="P23" s="58"/>
       <c r="Q23" s="108"/>
     </row>
-    <row r="24" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A24" s="95"/>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="97"/>
       <c r="H24" s="96"/>
       <c r="I24" s="98"/>
       <c r="J24" s="99"/>
       <c r="K24" s="61"/>
       <c r="L24" s="111"/>
       <c r="M24" s="58"/>
       <c r="N24" s="58"/>
       <c r="O24" s="58"/>
       <c r="P24" s="58"/>
       <c r="Q24" s="108"/>
     </row>
-    <row r="25" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A25" s="100"/>
       <c r="B25" s="101"/>
       <c r="C25" s="101"/>
       <c r="D25" s="101"/>
       <c r="E25" s="101"/>
       <c r="F25" s="101"/>
       <c r="G25" s="102"/>
       <c r="H25" s="101"/>
       <c r="I25" s="103"/>
       <c r="J25" s="104"/>
       <c r="K25" s="61"/>
       <c r="L25" s="66"/>
       <c r="M25" s="110"/>
       <c r="N25" s="110"/>
       <c r="O25" s="110"/>
       <c r="P25" s="110"/>
       <c r="Q25" s="109"/>
     </row>
-    <row r="26" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A26" s="44"/>
       <c r="C26" s="2"/>
       <c r="D26" s="143" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="143"/>
       <c r="F26" s="143"/>
       <c r="G26" s="38">
         <f>SUM(G16:G25)</f>
         <v>0</v>
       </c>
       <c r="H26" s="2"/>
       <c r="J26" s="43"/>
       <c r="K26" s="61"/>
       <c r="L26"/>
     </row>
-    <row r="27" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A27" s="78" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="48"/>
       <c r="C27" s="50"/>
       <c r="D27" s="56"/>
       <c r="E27" s="56"/>
       <c r="F27" s="56"/>
       <c r="G27" s="37"/>
       <c r="H27" s="2"/>
       <c r="J27" s="43"/>
       <c r="K27" s="61"/>
       <c r="L27"/>
     </row>
-    <row r="28" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A28" s="49" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="49"/>
       <c r="C28" s="49"/>
       <c r="D28" s="49"/>
       <c r="E28" s="49"/>
       <c r="F28" s="49"/>
       <c r="G28" s="37"/>
       <c r="H28" s="2"/>
       <c r="J28" s="43"/>
       <c r="K28" s="61"/>
       <c r="L28"/>
     </row>
-    <row r="29" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A29" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="49"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="37"/>
       <c r="H29" s="2"/>
       <c r="J29" s="43"/>
       <c r="K29" s="61"/>
       <c r="L29"/>
     </row>
-    <row r="30" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A30" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="49"/>
       <c r="C30" s="51"/>
       <c r="D30" s="51"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="37"/>
       <c r="H30" s="2"/>
       <c r="J30" s="43"/>
       <c r="K30" s="61"/>
       <c r="L30"/>
     </row>
-    <row r="31" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A31" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="49"/>
       <c r="C31" s="51"/>
       <c r="D31" s="51"/>
       <c r="E31" s="51"/>
       <c r="F31" s="51"/>
       <c r="G31" s="37"/>
       <c r="H31" s="2"/>
       <c r="J31" s="43"/>
       <c r="K31" s="61"/>
       <c r="L31"/>
     </row>
-    <row r="32" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A32" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="49"/>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="37"/>
       <c r="H32" s="2"/>
       <c r="J32" s="43"/>
       <c r="K32" s="61"/>
       <c r="L32"/>
     </row>
-    <row r="33" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A33" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="49"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="49"/>
       <c r="F33" s="49"/>
       <c r="G33" s="37"/>
       <c r="H33" s="2"/>
       <c r="J33" s="43"/>
       <c r="K33" s="61"/>
       <c r="L33"/>
     </row>
-    <row r="34" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A34" s="49" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="49"/>
       <c r="C34" s="49"/>
       <c r="D34" s="49"/>
       <c r="E34" s="49"/>
       <c r="F34" s="49"/>
       <c r="G34" s="37"/>
       <c r="H34" s="2"/>
       <c r="J34" s="43"/>
       <c r="K34" s="61"/>
       <c r="L34"/>
     </row>
-    <row r="35" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A35" s="49" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="49"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="49"/>
       <c r="F35" s="49"/>
       <c r="G35" s="37"/>
       <c r="H35" s="2"/>
       <c r="J35" s="43"/>
       <c r="K35" s="61"/>
       <c r="L35"/>
     </row>
-    <row r="36" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A36" s="52" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
       <c r="G36" s="37"/>
       <c r="H36" s="2"/>
       <c r="J36" s="43"/>
       <c r="K36" s="61"/>
       <c r="L36"/>
     </row>
-    <row r="37" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A37" s="105"/>
       <c r="B37" s="105"/>
       <c r="C37" s="105"/>
       <c r="D37" s="105"/>
       <c r="E37" s="105"/>
       <c r="F37" s="105"/>
       <c r="G37" s="105"/>
       <c r="H37" s="105"/>
       <c r="I37" s="105"/>
       <c r="J37" s="105"/>
       <c r="K37" s="105"/>
       <c r="L37" s="105"/>
       <c r="M37" s="105"/>
       <c r="N37" s="105"/>
       <c r="O37" s="105"/>
       <c r="P37" s="105"/>
       <c r="Q37" s="105"/>
       <c r="R37" s="105"/>
     </row>
-    <row r="38" spans="1:18" ht="21" x14ac:dyDescent="0.5">
+    <row r="38" spans="1:18" ht="21" x14ac:dyDescent="0.4">
       <c r="A38" s="79" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="36"/>
       <c r="H38" s="2"/>
       <c r="J38" s="43"/>
       <c r="K38" s="61"/>
       <c r="L38"/>
     </row>
-    <row r="39" spans="1:18" s="119" customFormat="1" ht="74" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:18" s="119" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A39" s="121" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="122" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="122" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="113" t="s">
         <v>47</v>
       </c>
       <c r="E39" s="113" t="s">
         <v>48</v>
       </c>
       <c r="F39" s="113" t="s">
         <v>49</v>
       </c>
       <c r="G39" s="113" t="s">
         <v>22</v>
       </c>
       <c r="H39" s="113" t="s">
         <v>50</v>
       </c>
       <c r="I39" s="113" t="s">
         <v>24</v>
       </c>
       <c r="J39" s="114" t="s">
         <v>51</v>
       </c>
       <c r="K39" s="123"/>
       <c r="L39" s="124"/>
       <c r="M39" s="124"/>
       <c r="N39" s="124"/>
       <c r="O39" s="124"/>
       <c r="P39" s="124"/>
       <c r="Q39" s="124"/>
     </row>
-    <row r="40" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A40" s="85"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E40" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F40" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G40" s="6"/>
       <c r="H40" s="5"/>
       <c r="I40" s="13"/>
       <c r="J40" s="86"/>
       <c r="K40" s="61"/>
       <c r="L40"/>
     </row>
-    <row r="41" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A41" s="85"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E41" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F41" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G41" s="6"/>
       <c r="H41" s="5"/>
       <c r="I41" s="13"/>
       <c r="J41" s="86"/>
       <c r="K41" s="61"/>
       <c r="L41"/>
     </row>
-    <row r="42" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A42" s="85"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E42" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F42" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G42" s="6"/>
       <c r="H42" s="5"/>
       <c r="I42" s="13"/>
       <c r="J42" s="86"/>
       <c r="K42" s="61"/>
       <c r="L42"/>
     </row>
-    <row r="43" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A43" s="85"/>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E43" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F43" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G43" s="6"/>
       <c r="H43" s="5"/>
       <c r="I43" s="13"/>
       <c r="J43" s="86"/>
       <c r="K43" s="61"/>
       <c r="L43"/>
     </row>
-    <row r="44" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A44" s="85"/>
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E44" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F44" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G44" s="6"/>
       <c r="H44" s="5"/>
       <c r="I44" s="13"/>
       <c r="J44" s="86"/>
       <c r="K44" s="61"/>
       <c r="L44"/>
     </row>
-    <row r="45" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A45" s="85"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E45" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F45" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G45" s="6"/>
       <c r="H45" s="5"/>
       <c r="I45" s="13"/>
       <c r="J45" s="86"/>
       <c r="K45" s="61"/>
       <c r="L45"/>
     </row>
-    <row r="46" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A46" s="85"/>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E46" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F46" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G46" s="6"/>
       <c r="H46" s="5"/>
       <c r="I46" s="13"/>
       <c r="J46" s="86"/>
       <c r="K46" s="61"/>
       <c r="L46"/>
     </row>
-    <row r="47" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A47" s="87"/>
       <c r="B47" s="88"/>
       <c r="C47" s="88"/>
       <c r="D47" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E47" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F47" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G47" s="89"/>
       <c r="H47" s="88"/>
       <c r="I47" s="90"/>
       <c r="J47" s="91"/>
       <c r="K47" s="61"/>
       <c r="L47"/>
     </row>
-    <row r="48" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:18" ht="18" x14ac:dyDescent="0.35">
       <c r="A48" s="44"/>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="E48" s="136"/>
       <c r="F48" s="81" t="s">
         <v>53</v>
       </c>
       <c r="G48" s="38">
         <f>SUM(G40:G47)</f>
         <v>0</v>
       </c>
       <c r="H48" s="2"/>
       <c r="J48" s="43"/>
       <c r="K48" s="61"/>
       <c r="L48"/>
     </row>
-    <row r="49" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A49" s="106" t="s">
         <v>52</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="31"/>
       <c r="E49" s="31"/>
       <c r="F49" s="31"/>
       <c r="G49" s="37"/>
       <c r="J49" s="43"/>
       <c r="K49" s="61"/>
       <c r="L49"/>
     </row>
-    <row r="50" spans="1:17" s="119" customFormat="1" ht="74" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:17" s="119" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A50" s="121" t="s">
         <v>54</v>
       </c>
       <c r="B50" s="122" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="113" t="s">
         <v>47</v>
       </c>
       <c r="D50" s="113" t="s">
         <v>48</v>
       </c>
       <c r="E50" s="113" t="s">
         <v>49</v>
       </c>
       <c r="F50" s="113" t="s">
         <v>56</v>
       </c>
       <c r="G50" s="113" t="s">
         <v>22</v>
       </c>
       <c r="H50" s="113" t="s">
         <v>57</v>
       </c>
       <c r="I50" s="125" t="s">
         <v>24</v>
       </c>
       <c r="J50" s="114" t="s">
         <v>51</v>
       </c>
       <c r="K50" s="123"/>
       <c r="L50" s="124"/>
       <c r="M50" s="124"/>
       <c r="N50" s="124"/>
       <c r="O50" s="124"/>
       <c r="P50" s="124"/>
       <c r="Q50" s="124"/>
     </row>
-    <row r="51" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A51" s="85"/>
       <c r="B51" s="5"/>
       <c r="C51" s="134" t="s">
         <v>52</v>
       </c>
       <c r="D51" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E51" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F51" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G51" s="6"/>
       <c r="H51" s="5"/>
       <c r="I51" s="13"/>
       <c r="J51" s="86"/>
       <c r="K51" s="61"/>
       <c r="L51"/>
     </row>
-    <row r="52" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A52" s="85"/>
       <c r="B52" s="5"/>
       <c r="C52" s="134" t="s">
         <v>52</v>
       </c>
       <c r="D52" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E52" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F52" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G52" s="6"/>
       <c r="H52" s="5"/>
       <c r="I52" s="13"/>
       <c r="J52" s="86"/>
       <c r="K52" s="61"/>
       <c r="L52"/>
     </row>
-    <row r="53" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A53" s="85"/>
       <c r="B53" s="5"/>
       <c r="C53" s="134" t="s">
         <v>52</v>
       </c>
       <c r="D53" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E53" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F53" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G53" s="6"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
       <c r="J53" s="86"/>
       <c r="K53" s="61"/>
       <c r="L53"/>
     </row>
-    <row r="54" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A54" s="85"/>
       <c r="B54" s="5"/>
       <c r="C54" s="134" t="s">
         <v>52</v>
       </c>
       <c r="D54" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E54" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F54" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G54" s="6"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
       <c r="J54" s="86"/>
       <c r="K54" s="61"/>
       <c r="L54"/>
     </row>
-    <row r="55" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A55" s="85"/>
       <c r="B55" s="5"/>
       <c r="C55" s="134" t="s">
         <v>52</v>
       </c>
       <c r="D55" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E55" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F55" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G55" s="6"/>
       <c r="H55" s="5"/>
       <c r="I55" s="13"/>
       <c r="J55" s="86"/>
       <c r="K55" s="61"/>
       <c r="L55"/>
     </row>
-    <row r="56" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A56" s="85"/>
       <c r="B56" s="5"/>
       <c r="C56" s="134" t="s">
         <v>52</v>
       </c>
       <c r="D56" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E56" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F56" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G56" s="6"/>
       <c r="H56" s="5"/>
       <c r="I56" s="13"/>
       <c r="J56" s="86"/>
       <c r="K56" s="61"/>
       <c r="L56"/>
     </row>
-    <row r="57" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A57" s="85"/>
       <c r="B57" s="5"/>
       <c r="C57" s="134" t="s">
         <v>52</v>
       </c>
       <c r="D57" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E57" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F57" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G57" s="6"/>
       <c r="H57" s="5"/>
       <c r="I57" s="13"/>
       <c r="J57" s="86"/>
       <c r="K57" s="61"/>
       <c r="L57"/>
     </row>
-    <row r="58" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A58" s="85"/>
       <c r="B58" s="5"/>
       <c r="C58" s="134" t="s">
         <v>52</v>
       </c>
       <c r="D58" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E58" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F58" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G58" s="6"/>
       <c r="H58" s="5"/>
       <c r="I58" s="13"/>
       <c r="J58" s="86"/>
       <c r="K58" s="61"/>
       <c r="L58"/>
     </row>
-    <row r="59" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A59" s="85"/>
       <c r="B59" s="5"/>
       <c r="C59" s="134" t="s">
         <v>52</v>
       </c>
       <c r="D59" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E59" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F59" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G59" s="6"/>
       <c r="H59" s="5"/>
       <c r="I59" s="13"/>
       <c r="J59" s="86"/>
       <c r="K59" s="61"/>
       <c r="L59"/>
     </row>
-    <row r="60" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A60" s="87"/>
       <c r="B60" s="88"/>
       <c r="C60" s="134" t="s">
         <v>52</v>
       </c>
       <c r="D60" s="134" t="s">
         <v>52</v>
       </c>
       <c r="E60" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F60" s="134" t="s">
         <v>52</v>
       </c>
       <c r="G60" s="89"/>
       <c r="H60" s="88"/>
       <c r="I60" s="90"/>
       <c r="J60" s="91"/>
       <c r="K60" s="61"/>
       <c r="L60"/>
     </row>
-    <row r="61" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A61" s="44"/>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="E61" s="137"/>
       <c r="F61" s="81" t="s">
         <v>58</v>
       </c>
       <c r="G61" s="38">
         <f>SUM(G51:G60)</f>
         <v>0</v>
       </c>
       <c r="H61" s="2"/>
       <c r="J61" s="43"/>
       <c r="K61" s="61"/>
       <c r="L61"/>
     </row>
-    <row r="62" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A62" s="44"/>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="37"/>
       <c r="H62" s="2"/>
       <c r="J62" s="43"/>
       <c r="K62" s="61"/>
       <c r="L62"/>
     </row>
-    <row r="63" spans="1:17" s="129" customFormat="1" ht="55.5" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:17" s="129" customFormat="1" ht="54" x14ac:dyDescent="0.3">
       <c r="A63" s="126" t="s">
         <v>59</v>
       </c>
       <c r="B63" s="127" t="s">
         <v>60</v>
       </c>
       <c r="C63" s="127" t="s">
         <v>61</v>
       </c>
       <c r="D63" s="127" t="s">
         <v>62</v>
       </c>
       <c r="E63" s="93" t="s">
         <v>47</v>
       </c>
       <c r="F63" s="93" t="s">
         <v>48</v>
       </c>
       <c r="G63" s="93" t="s">
         <v>22</v>
       </c>
       <c r="H63" s="93" t="s">
         <v>63</v>
       </c>
       <c r="I63" s="93" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="94" t="s">
         <v>51</v>
       </c>
       <c r="K63" s="128"/>
       <c r="L63" s="8"/>
       <c r="M63" s="8"/>
       <c r="N63" s="8"/>
       <c r="O63" s="8"/>
       <c r="P63" s="8"/>
       <c r="Q63" s="8"/>
     </row>
-    <row r="64" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A64" s="85"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F64" s="9"/>
       <c r="G64" s="6"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="86"/>
       <c r="K64" s="61"/>
       <c r="L64"/>
     </row>
-    <row r="65" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:12" ht="18" x14ac:dyDescent="0.35">
       <c r="A65" s="85"/>
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
       <c r="D65" s="5"/>
       <c r="E65" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F65" s="9"/>
       <c r="G65" s="6"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
       <c r="J65" s="86"/>
       <c r="K65" s="61"/>
       <c r="L65"/>
     </row>
-    <row r="66" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:12" ht="18" x14ac:dyDescent="0.35">
       <c r="A66" s="85"/>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F66" s="9"/>
       <c r="G66" s="6"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
       <c r="J66" s="86"/>
       <c r="K66" s="61"/>
       <c r="L66"/>
     </row>
-    <row r="67" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:12" ht="18" x14ac:dyDescent="0.35">
       <c r="A67" s="87"/>
       <c r="B67" s="88"/>
       <c r="C67" s="88"/>
       <c r="D67" s="88"/>
       <c r="E67" s="134" t="s">
         <v>52</v>
       </c>
       <c r="F67" s="9"/>
       <c r="G67" s="89"/>
       <c r="H67" s="88"/>
       <c r="I67" s="88"/>
       <c r="J67" s="91"/>
       <c r="K67" s="61"/>
       <c r="L67"/>
     </row>
-    <row r="68" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:12" ht="18" x14ac:dyDescent="0.35">
       <c r="A68" s="47" t="s">
         <v>33</v>
       </c>
       <c r="B68" s="48"/>
       <c r="C68" s="4"/>
       <c r="D68" s="137"/>
       <c r="E68" s="137"/>
       <c r="F68" s="81" t="s">
         <v>64</v>
       </c>
       <c r="G68" s="38">
         <f>SUM(G64:G67)</f>
         <v>0</v>
       </c>
       <c r="J68" s="20"/>
       <c r="L68"/>
     </row>
-    <row r="69" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:12" ht="18" x14ac:dyDescent="0.35">
       <c r="A69" s="49" t="s">
         <v>65</v>
       </c>
       <c r="B69" s="48"/>
       <c r="C69" s="4"/>
       <c r="D69" s="2"/>
       <c r="E69" s="2"/>
       <c r="F69" s="2"/>
       <c r="G69" s="37"/>
       <c r="J69" s="20"/>
       <c r="L69"/>
     </row>
-    <row r="70" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:12" ht="18" x14ac:dyDescent="0.35">
       <c r="A70" s="44"/>
       <c r="C70" s="4"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="37"/>
       <c r="J70" s="20"/>
       <c r="L70"/>
     </row>
-    <row r="71" spans="1:12" ht="21" x14ac:dyDescent="0.5">
+    <row r="71" spans="1:12" ht="21" x14ac:dyDescent="0.4">
       <c r="A71" s="22"/>
       <c r="D71" s="144" t="s">
         <v>66</v>
       </c>
       <c r="E71" s="144"/>
       <c r="F71" s="144"/>
       <c r="G71" s="39">
         <f>G68+G61+G48+G26</f>
         <v>0</v>
       </c>
       <c r="I71" s="32"/>
       <c r="J71" s="20"/>
     </row>
-    <row r="72" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="73" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="73" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A73" s="17"/>
       <c r="B73" s="18"/>
       <c r="C73" s="18"/>
       <c r="D73" s="18"/>
       <c r="E73" s="18"/>
       <c r="F73" s="18"/>
       <c r="G73" s="18"/>
       <c r="H73" s="18"/>
       <c r="I73" s="18"/>
       <c r="J73" s="19"/>
     </row>
-    <row r="74" spans="1:12" ht="31" x14ac:dyDescent="0.7">
+    <row r="74" spans="1:12" ht="31.2" x14ac:dyDescent="0.6">
       <c r="A74" s="55" t="s">
         <v>67</v>
       </c>
       <c r="J74" s="20"/>
     </row>
-    <row r="75" spans="1:12" ht="21" x14ac:dyDescent="0.5">
+    <row r="75" spans="1:12" ht="21" x14ac:dyDescent="0.4">
       <c r="A75" s="54" t="s">
         <v>68</v>
       </c>
       <c r="J75" s="20"/>
     </row>
-    <row r="76" spans="1:12" ht="25.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="76" spans="1:12" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A76" s="23"/>
       <c r="J76" s="20"/>
     </row>
-    <row r="77" spans="1:12" ht="21" x14ac:dyDescent="0.5">
+    <row r="77" spans="1:12" ht="21" x14ac:dyDescent="0.4">
       <c r="A77" s="46" t="s">
         <v>69</v>
       </c>
       <c r="J77" s="20"/>
     </row>
-    <row r="78" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="78" spans="1:12" ht="18" x14ac:dyDescent="0.35">
       <c r="A78" s="33" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="42"/>
       <c r="C78" s="42"/>
       <c r="D78" s="42"/>
       <c r="E78" s="42"/>
       <c r="F78" s="42"/>
       <c r="J78" s="20"/>
     </row>
-    <row r="79" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="79" spans="1:12" ht="18" x14ac:dyDescent="0.35">
       <c r="A79" s="33" t="s">
         <v>71</v>
       </c>
       <c r="B79" s="42"/>
       <c r="C79" s="42"/>
       <c r="D79" s="42"/>
       <c r="E79" s="42"/>
       <c r="F79" s="42"/>
       <c r="J79" s="20"/>
     </row>
-    <row r="80" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="80" spans="1:12" ht="18" x14ac:dyDescent="0.35">
       <c r="A80" s="33" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="42"/>
       <c r="C80" s="42"/>
       <c r="D80" s="42"/>
       <c r="E80" s="42"/>
       <c r="F80" s="42"/>
       <c r="J80" s="20"/>
     </row>
-    <row r="81" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="81" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A81" s="21"/>
       <c r="B81" s="42"/>
       <c r="C81" s="42"/>
       <c r="D81" s="42"/>
       <c r="E81" s="42"/>
       <c r="F81" s="42"/>
       <c r="J81" s="20"/>
     </row>
-    <row r="82" spans="1:17" ht="26" x14ac:dyDescent="0.6">
+    <row r="82" spans="1:17" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A82" s="65" t="s">
         <v>73</v>
       </c>
       <c r="B82" s="28"/>
       <c r="C82" s="28"/>
       <c r="D82" s="28"/>
       <c r="E82" s="15"/>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15"/>
       <c r="I82" s="15"/>
       <c r="J82" s="66"/>
     </row>
-    <row r="83" spans="1:17" s="8" customFormat="1" ht="70.5" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:17" s="8" customFormat="1" ht="73.2" x14ac:dyDescent="0.3">
       <c r="A83" s="130" t="s">
         <v>74</v>
       </c>
       <c r="B83" s="93" t="s">
         <v>75</v>
       </c>
       <c r="C83" s="93" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="93" t="s">
         <v>18</v>
       </c>
       <c r="E83" s="93" t="s">
         <v>19</v>
       </c>
       <c r="F83" s="93" t="s">
         <v>76</v>
       </c>
       <c r="G83" s="93" t="s">
         <v>21</v>
       </c>
       <c r="H83" s="93" t="s">
         <v>77</v>
       </c>
       <c r="I83" s="93" t="s">
         <v>78</v>
       </c>
       <c r="J83" s="94" t="s">
         <v>24</v>
       </c>
       <c r="K83" s="128"/>
       <c r="L83" s="131" t="s">
         <v>26</v>
       </c>
       <c r="M83" s="132" t="s">
         <v>27</v>
       </c>
       <c r="N83" s="132" t="s">
         <v>28</v>
       </c>
       <c r="O83" s="132" t="s">
         <v>29</v>
       </c>
       <c r="P83" s="132" t="s">
         <v>30</v>
       </c>
       <c r="Q83" s="133" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="84" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A84" s="107"/>
       <c r="B84" s="13"/>
       <c r="C84" s="13"/>
       <c r="D84" s="13"/>
       <c r="E84" s="13"/>
       <c r="F84" s="13"/>
       <c r="G84" s="13"/>
       <c r="H84" s="13"/>
       <c r="I84" s="13"/>
       <c r="J84" s="108"/>
       <c r="L84" s="111"/>
       <c r="M84" s="58"/>
       <c r="N84" s="58"/>
       <c r="O84" s="58"/>
       <c r="P84" s="58"/>
       <c r="Q84" s="108"/>
     </row>
-    <row r="85" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A85" s="107"/>
       <c r="B85" s="13"/>
       <c r="C85" s="13"/>
       <c r="D85" s="13"/>
       <c r="E85" s="13"/>
       <c r="F85" s="13"/>
       <c r="G85" s="13"/>
       <c r="H85" s="13"/>
       <c r="I85" s="13"/>
       <c r="J85" s="108"/>
       <c r="L85" s="111"/>
       <c r="M85" s="58"/>
       <c r="N85" s="58"/>
       <c r="O85" s="58"/>
       <c r="P85" s="58"/>
       <c r="Q85" s="108"/>
     </row>
-    <row r="86" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A86" s="107"/>
       <c r="B86" s="13"/>
       <c r="C86" s="13"/>
       <c r="D86" s="13"/>
       <c r="E86" s="13"/>
       <c r="F86" s="13"/>
       <c r="G86" s="13"/>
       <c r="H86" s="13"/>
       <c r="I86" s="13"/>
       <c r="J86" s="108"/>
       <c r="L86" s="111"/>
       <c r="M86" s="58"/>
       <c r="N86" s="58"/>
       <c r="O86" s="58"/>
       <c r="P86" s="58"/>
       <c r="Q86" s="108"/>
     </row>
-    <row r="87" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A87" s="107"/>
       <c r="B87" s="13"/>
       <c r="C87" s="13"/>
       <c r="D87" s="13"/>
       <c r="E87" s="13"/>
       <c r="F87" s="13"/>
       <c r="G87" s="13"/>
       <c r="H87" s="13"/>
       <c r="I87" s="13"/>
       <c r="J87" s="108"/>
       <c r="L87" s="111"/>
       <c r="M87" s="58"/>
       <c r="N87" s="58"/>
       <c r="O87" s="58"/>
       <c r="P87" s="58"/>
       <c r="Q87" s="108"/>
     </row>
-    <row r="88" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A88" s="92"/>
       <c r="B88" s="90"/>
       <c r="C88" s="90"/>
       <c r="D88" s="90"/>
       <c r="E88" s="90"/>
       <c r="F88" s="90"/>
       <c r="G88" s="90"/>
       <c r="H88" s="90"/>
       <c r="I88" s="90"/>
       <c r="J88" s="109"/>
       <c r="L88" s="66"/>
       <c r="M88" s="110"/>
       <c r="N88" s="110"/>
       <c r="O88" s="110"/>
       <c r="P88" s="110"/>
       <c r="Q88" s="109"/>
     </row>
-    <row r="89" spans="1:17" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="89" spans="1:17" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A89" s="30"/>
       <c r="D89" s="139" t="s">
         <v>79</v>
       </c>
       <c r="E89" s="139"/>
       <c r="F89" s="139"/>
       <c r="G89" s="139"/>
       <c r="H89" s="40">
         <f>SUM(H84:H88)</f>
         <v>0</v>
       </c>
       <c r="J89" s="29"/>
     </row>
-    <row r="90" spans="1:17" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="90" spans="1:17" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A90" s="73"/>
       <c r="D90" s="31"/>
       <c r="E90" s="31"/>
       <c r="F90" s="31"/>
       <c r="G90" s="24"/>
       <c r="J90" s="29"/>
     </row>
-    <row r="91" spans="1:17" ht="26" x14ac:dyDescent="0.6">
+    <row r="91" spans="1:17" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A91" s="72" t="s">
         <v>80</v>
       </c>
       <c r="B91" s="34"/>
       <c r="C91" s="34"/>
       <c r="D91" s="18"/>
       <c r="E91" s="74"/>
       <c r="F91" s="74"/>
       <c r="G91" s="74"/>
       <c r="H91" s="74"/>
       <c r="I91" s="74"/>
       <c r="J91" s="75"/>
     </row>
-    <row r="92" spans="1:17" ht="21" x14ac:dyDescent="0.5">
+    <row r="92" spans="1:17" ht="21" x14ac:dyDescent="0.4">
       <c r="A92" s="30"/>
       <c r="E92" s="76"/>
       <c r="F92" s="76"/>
       <c r="G92" s="76"/>
       <c r="H92" s="76"/>
       <c r="I92" s="76"/>
       <c r="J92" s="77"/>
     </row>
-    <row r="93" spans="1:17" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="93" spans="1:17" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A93" s="69" t="s">
         <v>81</v>
       </c>
       <c r="J93" s="29"/>
     </row>
-    <row r="94" spans="1:17" s="8" customFormat="1" ht="96.5" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:17" s="8" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A94" s="130" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="93" t="s">
         <v>17</v>
       </c>
       <c r="C94" s="93" t="s">
         <v>18</v>
       </c>
       <c r="D94" s="93" t="s">
         <v>19</v>
       </c>
       <c r="E94" s="93" t="s">
         <v>76</v>
       </c>
       <c r="F94" s="93" t="s">
         <v>21</v>
       </c>
       <c r="G94" s="93" t="s">
         <v>83</v>
       </c>
       <c r="H94" s="93" t="s">
         <v>78</v>
       </c>
       <c r="I94" s="93" t="s">
         <v>24</v>
       </c>
       <c r="J94" s="94" t="s">
         <v>25</v>
       </c>
       <c r="K94" s="128"/>
       <c r="L94" s="131" t="s">
         <v>26</v>
       </c>
       <c r="M94" s="132" t="s">
         <v>27</v>
       </c>
       <c r="N94" s="132" t="s">
         <v>28</v>
       </c>
       <c r="O94" s="132" t="s">
         <v>29</v>
       </c>
       <c r="P94" s="132" t="s">
         <v>30</v>
       </c>
       <c r="Q94" s="133" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="95" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A95" s="107"/>
       <c r="B95" s="13"/>
       <c r="C95" s="13"/>
       <c r="D95" s="13"/>
       <c r="E95" s="13"/>
       <c r="F95" s="13"/>
       <c r="G95" s="13"/>
       <c r="H95" s="13"/>
       <c r="I95" s="13"/>
       <c r="J95" s="86"/>
       <c r="L95" s="111"/>
       <c r="M95" s="58"/>
       <c r="N95" s="58"/>
       <c r="O95" s="58"/>
       <c r="P95" s="58"/>
       <c r="Q95" s="108"/>
     </row>
-    <row r="96" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A96" s="107"/>
       <c r="B96" s="13"/>
       <c r="C96" s="13"/>
       <c r="D96" s="13"/>
       <c r="E96" s="13"/>
       <c r="F96" s="13"/>
       <c r="G96" s="13"/>
       <c r="H96" s="13"/>
       <c r="I96" s="13"/>
       <c r="J96" s="86"/>
       <c r="L96" s="111"/>
       <c r="M96" s="58"/>
       <c r="N96" s="58"/>
       <c r="O96" s="58"/>
       <c r="P96" s="58"/>
       <c r="Q96" s="108"/>
     </row>
-    <row r="97" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A97" s="107"/>
       <c r="B97" s="13"/>
       <c r="C97" s="13"/>
       <c r="D97" s="13"/>
       <c r="E97" s="13"/>
       <c r="F97" s="13"/>
       <c r="G97" s="13"/>
       <c r="H97" s="13"/>
       <c r="I97" s="13"/>
       <c r="J97" s="86"/>
       <c r="L97" s="111"/>
       <c r="M97" s="58"/>
       <c r="N97" s="58"/>
       <c r="O97" s="58"/>
       <c r="P97" s="58"/>
       <c r="Q97" s="108"/>
     </row>
-    <row r="98" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A98" s="107"/>
       <c r="B98" s="13"/>
       <c r="C98" s="13"/>
       <c r="D98" s="13"/>
       <c r="E98" s="13"/>
       <c r="F98" s="13"/>
       <c r="G98" s="13"/>
       <c r="H98" s="13"/>
       <c r="I98" s="13"/>
       <c r="J98" s="86"/>
       <c r="L98" s="111"/>
       <c r="M98" s="58"/>
       <c r="N98" s="58"/>
       <c r="O98" s="58"/>
       <c r="P98" s="58"/>
       <c r="Q98" s="108"/>
     </row>
-    <row r="99" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A99" s="92"/>
       <c r="B99" s="90"/>
       <c r="C99" s="90"/>
       <c r="D99" s="90"/>
       <c r="E99" s="90"/>
       <c r="F99" s="90"/>
       <c r="G99" s="90"/>
       <c r="H99" s="90"/>
       <c r="I99" s="90"/>
       <c r="J99" s="91"/>
       <c r="L99" s="66"/>
       <c r="M99" s="110"/>
       <c r="N99" s="110"/>
       <c r="O99" s="110"/>
       <c r="P99" s="110"/>
       <c r="Q99" s="109"/>
     </row>
-    <row r="100" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="100" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A100" s="30"/>
       <c r="D100" s="142" t="s">
         <v>84</v>
       </c>
       <c r="E100" s="142"/>
       <c r="F100" s="70"/>
       <c r="G100" s="41">
         <f>SUM(G95:G99)</f>
         <v>0</v>
       </c>
       <c r="J100" s="29"/>
     </row>
-    <row r="101" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A101" s="30"/>
       <c r="J101" s="29"/>
     </row>
-    <row r="102" spans="1:17" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="102" spans="1:17" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A102" s="69" t="s">
         <v>85</v>
       </c>
       <c r="J102" s="29"/>
     </row>
-    <row r="103" spans="1:17" s="8" customFormat="1" ht="96.5" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:17" s="8" customFormat="1" ht="100.8" x14ac:dyDescent="0.3">
       <c r="A103" s="130" t="s">
         <v>86</v>
       </c>
       <c r="B103" s="93" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="93" t="s">
         <v>18</v>
       </c>
       <c r="D103" s="93" t="s">
         <v>19</v>
       </c>
       <c r="E103" s="93" t="s">
         <v>76</v>
       </c>
       <c r="F103" s="93" t="s">
         <v>21</v>
       </c>
       <c r="G103" s="93" t="s">
         <v>87</v>
       </c>
       <c r="H103" s="93" t="s">
         <v>78</v>
       </c>
       <c r="I103" s="93" t="s">
         <v>24</v>
       </c>
       <c r="J103" s="94" t="s">
         <v>25</v>
       </c>
       <c r="K103" s="128"/>
       <c r="L103" s="131" t="s">
         <v>26</v>
       </c>
       <c r="M103" s="132" t="s">
         <v>27</v>
       </c>
       <c r="N103" s="132" t="s">
         <v>28</v>
       </c>
       <c r="O103" s="132" t="s">
         <v>29</v>
       </c>
       <c r="P103" s="132" t="s">
         <v>30</v>
       </c>
       <c r="Q103" s="133" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="104" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A104" s="107"/>
       <c r="B104" s="13"/>
       <c r="C104" s="13"/>
       <c r="D104" s="13"/>
       <c r="E104" s="13"/>
       <c r="F104" s="13"/>
       <c r="G104" s="13"/>
       <c r="H104" s="13"/>
       <c r="I104" s="13"/>
       <c r="J104" s="86"/>
       <c r="L104" s="111"/>
       <c r="M104" s="58"/>
       <c r="N104" s="58"/>
       <c r="O104" s="58"/>
       <c r="P104" s="58"/>
       <c r="Q104" s="108"/>
     </row>
-    <row r="105" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A105" s="107"/>
       <c r="B105" s="13"/>
       <c r="C105" s="13"/>
       <c r="D105" s="13"/>
       <c r="E105" s="13"/>
       <c r="F105" s="13"/>
       <c r="G105" s="13"/>
       <c r="H105" s="13"/>
       <c r="I105" s="13"/>
       <c r="J105" s="86"/>
       <c r="L105" s="111"/>
       <c r="M105" s="58"/>
       <c r="N105" s="58"/>
       <c r="O105" s="58"/>
       <c r="P105" s="58"/>
       <c r="Q105" s="108"/>
     </row>
-    <row r="106" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A106" s="107"/>
       <c r="B106" s="13"/>
       <c r="C106" s="13"/>
       <c r="D106" s="13"/>
       <c r="E106" s="13"/>
       <c r="F106" s="13"/>
       <c r="G106" s="13"/>
       <c r="H106" s="13"/>
       <c r="I106" s="13"/>
       <c r="J106" s="86"/>
       <c r="L106" s="111"/>
       <c r="M106" s="58"/>
       <c r="N106" s="58"/>
       <c r="O106" s="58"/>
       <c r="P106" s="58"/>
       <c r="Q106" s="108"/>
     </row>
-    <row r="107" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A107" s="92"/>
       <c r="B107" s="90"/>
       <c r="C107" s="90"/>
       <c r="D107" s="90"/>
       <c r="E107" s="90"/>
       <c r="F107" s="90"/>
       <c r="G107" s="90"/>
       <c r="H107" s="90"/>
       <c r="I107" s="90"/>
       <c r="J107" s="91"/>
       <c r="L107" s="66"/>
       <c r="M107" s="110"/>
       <c r="N107" s="110"/>
       <c r="O107" s="110"/>
       <c r="P107" s="110"/>
       <c r="Q107" s="109"/>
     </row>
-    <row r="108" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="108" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A108" s="30"/>
       <c r="D108" s="142" t="s">
         <v>88</v>
       </c>
       <c r="E108" s="142"/>
       <c r="F108" s="70"/>
       <c r="G108" s="41">
         <f>SUM(G104:G107)</f>
         <v>0</v>
       </c>
       <c r="J108" s="29"/>
     </row>
-    <row r="109" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A109" s="30"/>
       <c r="J109" s="29"/>
     </row>
-    <row r="110" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A110" s="30"/>
       <c r="J110" s="29"/>
     </row>
-    <row r="111" spans="1:17" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="111" spans="1:17" ht="18" x14ac:dyDescent="0.35">
       <c r="A111" s="30"/>
       <c r="C111" s="139" t="s">
         <v>89</v>
       </c>
       <c r="D111" s="139"/>
       <c r="E111" s="139"/>
       <c r="F111" s="56"/>
       <c r="G111" s="35">
         <f>G108-G100</f>
         <v>0</v>
       </c>
       <c r="J111" s="29"/>
     </row>
-    <row r="112" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A112" s="67"/>
       <c r="B112" s="16"/>
       <c r="C112" s="16"/>
       <c r="D112" s="16"/>
       <c r="E112" s="16"/>
       <c r="F112" s="16"/>
       <c r="G112" s="16"/>
       <c r="H112" s="16"/>
       <c r="I112" s="16"/>
       <c r="J112" s="68"/>
     </row>
-    <row r="113" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A113" s="30"/>
       <c r="I113" s="32"/>
       <c r="J113" s="135" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:10" x14ac:dyDescent="0.35">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A114" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection autoFilter="0" pivotTables="0"/>
   <protectedRanges>
     <protectedRange sqref="L104:Q107" name="Range20"/>
     <protectedRange sqref="L95:Q99" name="Range19"/>
     <protectedRange sqref="L84:Q88" name="Range18"/>
     <protectedRange sqref="L16:Q25" name="Range14"/>
     <protectedRange sqref="C8:C10" name="Range1"/>
     <protectedRange sqref="C12" name="Range2"/>
     <protectedRange sqref="H8:I10" name="Range3"/>
     <protectedRange sqref="A16:J25 J95:J99 J104:J107" name="Range4"/>
     <protectedRange sqref="A40:C47" name="Range5"/>
     <protectedRange sqref="G40:J47" name="Range6"/>
     <protectedRange sqref="A51:B60" name="Range7"/>
     <protectedRange sqref="G51:J51 G55:I60 G53:G54 G52:I52 J52:J60 J64:J67" name="Range8"/>
     <protectedRange sqref="A64:D67" name="Range9"/>
     <protectedRange sqref="H53:I54 G64:I67" name="Range10"/>
     <protectedRange sqref="A84:J88" name="Range11"/>
     <protectedRange sqref="A95:I99" name="Range12"/>
     <protectedRange sqref="A104:I107" name="Range13"/>
   </protectedRanges>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
@@ -7856,578 +7856,578 @@
           <x14:formula1>
             <xm:f>'Drop Down Data'!$H$1:$H$2</xm:f>
           </x14:formula1>
           <xm:sqref>A84:A88</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{45030DC8-37CC-44E1-AC01-234E6BC9C3F9}">
           <x14:formula1>
             <xm:f>'Drop Down Data'!$B$1:$B$5</xm:f>
           </x14:formula1>
           <xm:sqref>A40:A47</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4786070A-6F89-4742-963A-A9C8F7F91D50}">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="40.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="17.453125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="40.5546875" customWidth="1"/>
+    <col min="2" max="2" width="36.5546875" customWidth="1"/>
+    <col min="3" max="4" width="15.5546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.44140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="D1" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="F1" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="H1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
         <v>98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>99</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="D2" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="F2" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="F2" s="14" t="s">
+      <c r="G2" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="H2" s="1" t="s">
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>106</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="F3" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="F3" s="14" t="s">
+      <c r="G3" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="F4" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="G4" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="G4" s="1" t="s">
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F5" s="14" t="s">
         <v>114</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F5" s="14" t="s">
+      <c r="G5" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="G5" s="1" t="s">
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F6" s="14" t="s">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F6" s="14" t="s">
+      <c r="G6" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="G6" s="1" t="s">
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F7" s="14" t="s">
         <v>118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F7" s="14" t="s">
+      <c r="G7" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="G7" s="1" t="s">
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F8" s="14" t="s">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F8" s="14" t="s">
+      <c r="G8" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="G8" s="1" t="s">
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F9" s="14" t="s">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F9" s="14" t="s">
+      <c r="G9" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="G9" s="1" t="s">
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F10" s="14" t="s">
         <v>124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F10" s="14" t="s">
+      <c r="G10" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="G10" s="1" t="s">
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F11" s="14" t="s">
         <v>126</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F11" s="14" t="s">
+      <c r="G11" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="G11" s="1" t="s">
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F12" s="14" t="s">
         <v>128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F12" s="14" t="s">
+      <c r="G12" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="G12" s="1" t="s">
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F13" s="14" t="s">
         <v>130</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F13" s="14" t="s">
+      <c r="G13" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="G13" s="1" t="s">
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F14" s="14" t="s">
         <v>132</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F14" s="14" t="s">
+      <c r="G14" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="G14" s="1" t="s">
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F15" s="14" t="s">
         <v>134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F15" s="14" t="s">
+      <c r="G15" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="G15" s="1" t="s">
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F16" s="14" t="s">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F16" s="14" t="s">
+      <c r="G16" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="G16" s="1" t="s">
+    </row>
+    <row r="17" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F17" s="14" t="s">
         <v>138</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F17" s="14" t="s">
+      <c r="G17" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="G17" s="1" t="s">
+    </row>
+    <row r="18" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F18" s="14" t="s">
         <v>140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F18" s="14" t="s">
+      <c r="G18" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="G18" s="1" t="s">
+    </row>
+    <row r="19" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F19" s="14" t="s">
         <v>142</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F19" s="14" t="s">
+      <c r="G19" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="G19" s="1" t="s">
+    </row>
+    <row r="20" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F20" s="14" t="s">
         <v>144</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F20" s="14" t="s">
+      <c r="G20" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="G20" s="1" t="s">
+    </row>
+    <row r="21" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F21" s="14" t="s">
         <v>146</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F21" s="14" t="s">
+      <c r="G21" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="G21" s="1" t="s">
+    </row>
+    <row r="22" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F22" s="14" t="s">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F22" s="14" t="s">
+      <c r="G22" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="G22" s="1" t="s">
+    </row>
+    <row r="23" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F23" s="14" t="s">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F23" s="14" t="s">
+      <c r="G23" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="G23" s="1" t="s">
+    </row>
+    <row r="24" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F24" s="14" t="s">
         <v>152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F24" s="14" t="s">
+      <c r="G24" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="G24" s="1" t="s">
+    </row>
+    <row r="25" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F25" s="14" t="s">
         <v>154</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F25" s="14" t="s">
+      <c r="G25" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="G25" s="1" t="s">
+    </row>
+    <row r="26" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F26" s="14" t="s">
         <v>156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F26" s="14" t="s">
+      <c r="G26" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="G26" s="1" t="s">
+    </row>
+    <row r="27" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F27" s="14" t="s">
         <v>158</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F27" s="14" t="s">
+      <c r="G27" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="G27" s="1" t="s">
+    </row>
+    <row r="28" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F28" s="14" t="s">
         <v>160</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F28" s="14" t="s">
+      <c r="G28" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="G28" s="1" t="s">
+    </row>
+    <row r="29" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F29" s="14" t="s">
         <v>162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F29" s="14" t="s">
+      <c r="G29" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="G29" s="1" t="s">
+    </row>
+    <row r="30" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F30" s="14" t="s">
         <v>164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F30" s="14" t="s">
+      <c r="G30" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="G30" s="1" t="s">
+    </row>
+    <row r="31" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F31" s="14" t="s">
         <v>166</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F31" s="14" t="s">
+      <c r="G31" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="G31" s="1" t="s">
+    </row>
+    <row r="32" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F32" s="14" t="s">
         <v>168</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F32" s="14" t="s">
+      <c r="G32" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G32" s="1" t="s">
+    </row>
+    <row r="33" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F33" s="14" t="s">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F33" s="14" t="s">
+      <c r="G33" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="G33" s="1" t="s">
+    </row>
+    <row r="34" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F34" s="14" t="s">
         <v>172</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F34" s="14" t="s">
+      <c r="G34" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="G34" s="1" t="s">
+    </row>
+    <row r="35" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F35" s="14" t="s">
         <v>174</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F35" s="14" t="s">
+      <c r="G35" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="G35" s="1" t="s">
+    </row>
+    <row r="36" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F36" s="14" t="s">
         <v>176</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F36" s="14" t="s">
+      <c r="G36" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="G36" s="1" t="s">
+    </row>
+    <row r="37" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F37" s="14" t="s">
         <v>178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F37" s="14" t="s">
+      <c r="G37" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="G37" s="1" t="s">
+    </row>
+    <row r="38" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F38" s="14" t="s">
         <v>180</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F38" s="14" t="s">
+      <c r="G38" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="G38" s="1" t="s">
+    </row>
+    <row r="39" spans="6:7" x14ac:dyDescent="0.3">
+      <c r="F39" s="14" t="s">
         <v>182</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F39" s="14" t="s">
+      <c r="G39" s="1" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77386B66-5FB2-48AE-ACAD-650B345AAC3F}">
   <dimension ref="A3:W13"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="22.6328125" customWidth="1"/>
-    <col min="2" max="2" width="57.453125" customWidth="1"/>
+    <col min="1" max="1" width="22.6640625" customWidth="1"/>
+    <col min="2" max="2" width="57.44140625" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
-    <col min="4" max="4" width="81.54296875" customWidth="1"/>
+    <col min="4" max="4" width="81.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:23" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:23" ht="18" x14ac:dyDescent="0.35">
       <c r="B3" s="4" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:23" ht="18.5" x14ac:dyDescent="0.45">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" ht="18" x14ac:dyDescent="0.35">
       <c r="A6" s="2"/>
       <c r="B6" s="10" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D6" s="26"/>
       <c r="F6" s="11"/>
       <c r="G6" s="26"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:23" ht="18" x14ac:dyDescent="0.35">
       <c r="A7" s="2"/>
       <c r="B7" s="11"/>
       <c r="E7" s="3"/>
       <c r="F7" s="2"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
     </row>
-    <row r="8" spans="1:23" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:23" ht="18" x14ac:dyDescent="0.35">
       <c r="A8" s="2"/>
       <c r="B8" s="11"/>
       <c r="D8" s="27"/>
       <c r="E8" s="3"/>
       <c r="F8" s="2"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
     </row>
-    <row r="10" spans="1:23" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:23" ht="18" x14ac:dyDescent="0.35">
       <c r="B10" s="4"/>
     </row>
-    <row r="11" spans="1:23" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:23" ht="18" x14ac:dyDescent="0.35">
       <c r="A11" s="2"/>
       <c r="B11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="53">
         <f>'Cost Share Source Analysis Form'!C12</f>
         <v>0</v>
       </c>
       <c r="D11" s="26"/>
       <c r="F11" s="11"/>
       <c r="G11" s="26"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:23" ht="18" x14ac:dyDescent="0.35">
       <c r="A12" s="2"/>
       <c r="B12" s="11" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C12" s="53">
         <f>'Cost Share Source Analysis Form'!G111+'Cost Share Source Analysis Form'!G71</f>
         <v>0</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="2"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
     </row>
-    <row r="13" spans="1:23" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:23" ht="18" x14ac:dyDescent="0.35">
       <c r="A13" s="2"/>
       <c r="B13" s="11" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C13" s="25">
         <f>'Cost Share Source Analysis Form'!H89+'Cost Share Source Analysis Form'!G111</f>
         <v>0</v>
       </c>
       <c r="D13" s="27" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="2"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>